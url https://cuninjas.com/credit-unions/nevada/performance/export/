--- v0 (2026-08-23)
+++ v1 (2026-10-07)
@@ -772,51 +772,51 @@
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Cost of funds</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>1.164281517126915</v>
       </c>
       <c r="C10" s="6" t="n">
         <v>1.048287782597891</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Member growth (1 yr)</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>1.537565521258017</v>
       </c>
       <c r="C11" s="6" t="n">
-        <v>-0.5484460694698328</v>
+        <v>-0.551949321867518</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Asset growth (1 yr)</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>2.701839080821514</v>
       </c>
       <c r="C12" s="6" t="n">
         <v>2.780077827415923</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Loan growth (1 yr)</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>7.681676001641222</v>
       </c>
       <c r="C13" s="6" t="n">